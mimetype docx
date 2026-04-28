--- v0 (2025-10-25)
+++ v1 (2026-04-28)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0A55EF6A" w14:textId="4AE8818C" w:rsidR="000E6F16" w:rsidRPr="005F4FC8" w:rsidRDefault="006933C2" w:rsidP="00E40CEA">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>ΟΔΗΓΙΕΣ</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4FC8">
@@ -124,309 +124,489 @@
           <w:szCs w:val="48"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E6F16" w:rsidRPr="002A2E7F">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SPOT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DCE6BE8" w14:textId="77777777" w:rsidR="000E6F16" w:rsidRPr="005F4FC8" w:rsidRDefault="000E6F16" w:rsidP="00E40CEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="130E782E" w14:textId="77777777" w:rsidR="006F0E40" w:rsidRPr="005F4FC8" w:rsidRDefault="006F0E40" w:rsidP="00E40CEA">
+    <w:p w14:paraId="130E782E" w14:textId="613C8382" w:rsidR="006F0E40" w:rsidRPr="004A1514" w:rsidRDefault="006F0E40" w:rsidP="00E40CEA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0E40">
+      <w:r w:rsidRPr="004A1514">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>POSTER</w:t>
       </w:r>
+      <w:r w:rsidR="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1514" w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1514" w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Target group </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1514" w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidR="004A1514" w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1514" w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ΕΠΕΝΔΥΤΕΣ</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1514" w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2D252878" w14:textId="77777777" w:rsidR="00B238B6" w:rsidRPr="005F4FC8" w:rsidRDefault="00B238B6" w:rsidP="00E40CEA">
+    <w:p w14:paraId="2D252878" w14:textId="77777777" w:rsidR="00B238B6" w:rsidRPr="004A1514" w:rsidRDefault="00B238B6" w:rsidP="00E40CEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="058E606F" w14:textId="77777777" w:rsidR="00C8772B" w:rsidRPr="005F4FC8" w:rsidRDefault="00B317CE" w:rsidP="00E40CEA">
+    <w:p w14:paraId="058E606F" w14:textId="298E1939" w:rsidR="00C8772B" w:rsidRPr="005F4FC8" w:rsidRDefault="00B317CE" w:rsidP="00E40CEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F4FC8">
+      <w:r w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8772B" w:rsidRPr="00B317CE">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Τι</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8772B" w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8772B" w:rsidRPr="00B317CE">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>είναι</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8772B" w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8772B" w:rsidRPr="00B317CE">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>το</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8772B" w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1514" w:rsidRPr="00B317CE">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. </w:t>
-[...8 lines deleted...]
-        <w:t>Τι</w:t>
+        <w:t>poster</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1514" w:rsidRPr="005F4FC8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C8772B" w:rsidRPr="005F4FC8">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C8772B" w:rsidRPr="00B317CE">
-[...68 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4AE5FC73" w14:textId="77777777" w:rsidR="008D55E2" w:rsidRDefault="00C8772B" w:rsidP="008D55E2">
+    <w:p w14:paraId="4AE5FC73" w14:textId="2943220B" w:rsidR="008D55E2" w:rsidRDefault="00C8772B" w:rsidP="008D55E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Πρόκειται για μια αφίσα προώθησης της επιχείρησης σας κυρίως σε δυνητικούς χρηματοδότες/επενδυτές. </w:t>
+        <w:t xml:space="preserve">Πρόκειται για μια αφίσα προώθησης της </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">νέας </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D55E2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">επιχείρησης σας κυρίως σε δυνητικούς </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>χρηματοδότες/επενδυτές</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D55E2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07ACD4A5" w14:textId="77777777" w:rsidR="008D55E2" w:rsidRDefault="00C8772B" w:rsidP="008D55E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Παρουσιάζει λιτά και κατανοητά το προϊόν ή την υπηρεσία σας. </w:t>
+        <w:t xml:space="preserve">Παρουσιάζει λιτά και κατανοητά το </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>προϊόν</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D55E2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ή την </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>υπηρεσία</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D55E2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> σας. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F0FA95" w14:textId="77777777" w:rsidR="008D55E2" w:rsidRDefault="00C8772B" w:rsidP="008D55E2">
+    <w:p w14:paraId="49F0FA95" w14:textId="5DFE0AD8" w:rsidR="008D55E2" w:rsidRDefault="00C8772B" w:rsidP="008D55E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Όσο πιο προσεγμένο είναι</w:t>
       </w:r>
       <w:r w:rsidR="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> τόσο καλύτερη θα είναι και η διαφήμιση της επιχείρησης σας, συνεπώς χρησιμοποιείστε οποία μορφή θεωρείτε καλύτερη εσείς για την προώθηση της ιδέας σας. </w:t>
+        <w:t xml:space="preserve"> τόσο καλύτερη θα είναι και η </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3D1D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>παρουσίαση</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D55E2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> της επιχείρησης σας, συνεπώς χρησιμοποιείστε οποία μορφή θεωρείτε καλύτερη εσείς για την προώθηση της ιδέας σας. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="421637D3" w14:textId="53644D29" w:rsidR="00C8772B" w:rsidRPr="008D55E2" w:rsidRDefault="00C8772B" w:rsidP="008D55E2">
+    <w:p w14:paraId="421637D3" w14:textId="6ECC6AEF" w:rsidR="00C8772B" w:rsidRPr="008D55E2" w:rsidRDefault="00C8772B" w:rsidP="008D55E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ένα </w:t>
       </w:r>
       <w:r w:rsidRPr="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>poster</w:t>
       </w:r>
       <w:r w:rsidRPr="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> παρουσιάζεται συνήθως μαζί με πολλά άλλα και πρέπει να είναι τέτοιο ώστε να τραβήξει την προσοχή αυτού που το κοιτάει και να μην τον κουράζει δίνοντάς του σημαντικές πληροφορίες.</w:t>
+        <w:t xml:space="preserve"> παρουσιάζεται συνήθως μαζί με πολλά άλλα και πρέπει να είναι τέτοιο ώστε να τραβήξει την </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>προσοχή</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D55E2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>του ατόμου</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D55E2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> που το κοιτάει και να μην κουράζει δίνοντ</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ας </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D55E2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>σημαντικές πληροφορίες.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="696867A7" w14:textId="77777777" w:rsidR="00E40CEA" w:rsidRPr="00B317CE" w:rsidRDefault="00E40CEA" w:rsidP="00E40CEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="655D4EE0" w14:textId="77777777" w:rsidR="006F0E40" w:rsidRPr="00B317CE" w:rsidRDefault="00B317CE" w:rsidP="00E40CEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B317CE">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
@@ -486,59 +666,63 @@
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
       <w:r w:rsidRPr="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> μέγεθος του </w:t>
       </w:r>
       <w:r w:rsidRPr="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>poster</w:t>
       </w:r>
       <w:r w:rsidRPr="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> θα πρέπει να έχει διάσταση </w:t>
       </w:r>
-      <w:r w:rsidR="002A2E7F" w:rsidRPr="008D55E2">
-        <w:rPr>
+      <w:r w:rsidR="002A2E7F" w:rsidRPr="005A3D1D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">τουλάχιστον </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D55E2">
-        <w:rPr>
+      <w:r w:rsidRPr="005A3D1D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Α3</w:t>
       </w:r>
       <w:r w:rsidR="004B3870" w:rsidRPr="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F326D07" w14:textId="77777777" w:rsidR="00E40CEA" w:rsidRPr="00B317CE" w:rsidRDefault="00E40CEA" w:rsidP="00E40CEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C8D5E44" w14:textId="77777777" w:rsidR="007E6FF4" w:rsidRPr="00B317CE" w:rsidRDefault="00B317CE" w:rsidP="00E40CEA">
       <w:pPr>
@@ -673,239 +857,296 @@
         </w:rPr>
         <w:t xml:space="preserve"> προϊόν σας</w:t>
       </w:r>
       <w:r w:rsidR="005F4FC8" w:rsidRPr="005F4FC8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F4FC8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>καθώς και βασικά οικονομικά στοιχεία πχ χρηματοδότηση που ζητάτε</w:t>
       </w:r>
       <w:r w:rsidR="00382243">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0D72F9" w14:textId="77777777" w:rsidR="008D55E2" w:rsidRDefault="00BF2277" w:rsidP="008D55E2">
+    <w:p w14:paraId="1D0D72F9" w14:textId="39E900F6" w:rsidR="008D55E2" w:rsidRDefault="00BF2277" w:rsidP="008D55E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Καλό θα είναι να περιλαμβάνονται και εικόνες μαζί με το κείμενο της περιγραφής. </w:t>
+        <w:t xml:space="preserve">Καλό θα είναι να περιλαμβάνονται και εικόνες </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ή/και διαγράμματα </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D55E2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">μαζί με το κείμενο της περιγραφής. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76661D6F" w14:textId="26C635DF" w:rsidR="00D86BB7" w:rsidRPr="008D55E2" w:rsidRDefault="00BF2277" w:rsidP="008D55E2">
+    <w:p w14:paraId="76661D6F" w14:textId="6FC5C6C4" w:rsidR="00D86BB7" w:rsidRPr="008D55E2" w:rsidRDefault="00BF2277" w:rsidP="008D55E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Μην παραφορτώσετε το </w:t>
       </w:r>
       <w:r w:rsidRPr="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>poster</w:t>
       </w:r>
       <w:r w:rsidRPr="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> με περιττές πληροφορίες, θα πρέπει να περιλαμβάνει μόνο τα σημαντικά χαρακτηριστικά που χρειάζονται για να γίνει </w:t>
+        <w:t xml:space="preserve"> με περιττές πληροφορίες, θα πρέπει να περιλαμβάνει μόνο τα σημαντικά χαρακτηριστικά που χρειάζονται για να γίν</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ουν</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D55E2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D86BB7" w:rsidRPr="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">κατανοητό από τρίτους. </w:t>
+        <w:t>κατανοητ</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ά τα παραπάνω</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86BB7" w:rsidRPr="008D55E2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> από τρίτους. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="447C4F71" w14:textId="77777777" w:rsidR="008956D3" w:rsidRDefault="008956D3" w:rsidP="00E40CEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D0B1218" w14:textId="542B464D" w:rsidR="008956D3" w:rsidRPr="008956D3" w:rsidRDefault="008956D3" w:rsidP="008956D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008956D3">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4. Πού θα αναρτηθεί;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541A0D77" w14:textId="5C1E5F6D" w:rsidR="008956D3" w:rsidRPr="008D55E2" w:rsidRDefault="008956D3" w:rsidP="008D55E2">
+    <w:p w14:paraId="541A0D77" w14:textId="3A919061" w:rsidR="008956D3" w:rsidRPr="008D55E2" w:rsidRDefault="008956D3" w:rsidP="008D55E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Στον χώρο όλο πίσω από το αμφιθέατρο του 4</w:t>
       </w:r>
       <w:r w:rsidRPr="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ου</w:t>
       </w:r>
       <w:r w:rsidRPr="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> έτους στους τοίχους, παράθυρα, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> έτους στους τοίχους, παράθυρα, κλπ ή </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
       <w:r w:rsidRPr="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>κλπ</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>αν φέρετε</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1514">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- σε</w:t>
+      </w:r>
       <w:r w:rsidRPr="008D55E2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ή αν φέρετε τρίποδα. </w:t>
+        <w:t xml:space="preserve"> τρίποδα. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADB424A" w14:textId="4B0FD2C0" w:rsidR="008956D3" w:rsidRPr="00C47071" w:rsidRDefault="008956D3" w:rsidP="00C47071">
+    <w:p w14:paraId="6ADB424A" w14:textId="4B0FD2C0" w:rsidR="008956D3" w:rsidRPr="004A1514" w:rsidRDefault="008956D3" w:rsidP="00C47071">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Πολύ σημαντικό να μαζέψετε ότι θα φέρετε μετά το μάθημα και να μην μείνουν χαρτιά, κολλητικές ταινίες, κλπ. Να αφήσουμε τον χώρο όπως ήταν πριν ή και καλύτερο!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10F8EA8F" w14:textId="0415BD93" w:rsidR="00C47071" w:rsidRPr="008956D3" w:rsidRDefault="00C47071" w:rsidP="00C47071">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="681ED905" wp14:editId="36A131F6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1853179</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>48895</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2233295" cy="1256030"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21294"/>
                 <wp:lineTo x="21373" y="21294"/>
                 <wp:lineTo x="21373" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="639489562" name="Picture 2" descr="No photo description available."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1087,126 +1328,191 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2963381" cy="1561862"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="46841725" w14:textId="77777777" w:rsidR="00E40CEA" w:rsidRPr="00B317CE" w:rsidRDefault="00E40CEA" w:rsidP="00E40CEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5478CEF7" w14:textId="77777777" w:rsidR="006F0E40" w:rsidRPr="00BF2277" w:rsidRDefault="006F0E40" w:rsidP="00E40CEA">
+    <w:p w14:paraId="5478CEF7" w14:textId="630A69DB" w:rsidR="006F0E40" w:rsidRPr="004A1514" w:rsidRDefault="006F0E40" w:rsidP="00E40CEA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004A1514">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SPOT</w:t>
       </w:r>
+      <w:r w:rsidR="004A1514" w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1514" w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Target</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1514" w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1514" w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>group</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1514" w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1514" w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidR="004A1514" w:rsidRPr="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ΚΑΤΑΝΑΛΩΤΕΣ</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="39A8C27B" w14:textId="77777777" w:rsidR="00B238B6" w:rsidRDefault="00B238B6" w:rsidP="00E40CEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A39BFFA" w14:textId="77777777" w:rsidR="006F0E40" w:rsidRPr="00F81B8E" w:rsidRDefault="00F81B8E" w:rsidP="00E40CEA">
+    <w:p w14:paraId="1A39BFFA" w14:textId="77A7E9C1" w:rsidR="006F0E40" w:rsidRPr="00F81B8E" w:rsidRDefault="00F81B8E" w:rsidP="00E40CEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F81B8E">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00066AA7" w:rsidRPr="00F81B8E">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Τι είναι το </w:t>
       </w:r>
       <w:r w:rsidR="00066AA7" w:rsidRPr="00F81B8E">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>spot</w:t>
       </w:r>
-      <w:r w:rsidR="00066AA7" w:rsidRPr="00F81B8E">
-[...6 lines deleted...]
-        <w:t>;</w:t>
+      <w:r w:rsidR="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C5BB04" w14:textId="77777777" w:rsidR="00EF6E1B" w:rsidRDefault="00066AA7" w:rsidP="00EF6E1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF6E1B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Είναι μια διαφήμιση μικρού μήκους της ιδέας σας με την χρήση οπτικοακουστικού υλικού. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F68AEA" w14:textId="77777777" w:rsidR="00EF6E1B" w:rsidRDefault="00066AA7" w:rsidP="00EF6E1B">
@@ -1224,64 +1530,86 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF6E1B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Το </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF6E1B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>spot</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF6E1B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> θα πρέπει να προβάλει με όμορφο και δελεαστικό τρόπο τον προϊόν ή την υπηρεσία σας. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3486A4C0" w14:textId="63A473AC" w:rsidR="00066AA7" w:rsidRPr="00EF6E1B" w:rsidRDefault="00066AA7" w:rsidP="00EF6E1B">
+    <w:p w14:paraId="00D61891" w14:textId="1C38A9EC" w:rsidR="005A3D1D" w:rsidRDefault="005A3D1D" w:rsidP="00EF6E1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Είναι η διαφήμιση που θα κάνατε στο προϊόν σας στην τηλεόραση.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3486A4C0" w14:textId="63A473AC" w:rsidR="00066AA7" w:rsidRPr="00EF6E1B" w:rsidRDefault="00066AA7" w:rsidP="00EF6E1B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00EF6E1B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Βασικός σας στόχος θα είναι να κεντρίσει το ενδιαφέρον του θεατή. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C6B25CE" w14:textId="77777777" w:rsidR="00E40CEA" w:rsidRPr="00F81B8E" w:rsidRDefault="00E40CEA" w:rsidP="00E40CEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25961153" w14:textId="77777777" w:rsidR="00066AA7" w:rsidRPr="00F81B8E" w:rsidRDefault="00F81B8E" w:rsidP="00E40CEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
@@ -1632,141 +1960,135 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>AVI</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF6E1B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DA35EE" w14:textId="77777777" w:rsidR="003D2F2E" w:rsidRDefault="003D2F2E" w:rsidP="00E40CEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C53CFA4" w14:textId="77777777" w:rsidR="003D2F2E" w:rsidRDefault="003D2F2E" w:rsidP="00E40CEA">
+    <w:p w14:paraId="3C53CFA4" w14:textId="73957DD4" w:rsidR="003D2F2E" w:rsidRDefault="003D2F2E" w:rsidP="00E40CEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidRPr="003D2F2E">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Παλαιότερα </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Παλαιότερα spot </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1514">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
       <w:r w:rsidRPr="003D2F2E">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>spot</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Μπορείτε να δείτε</w:t>
+        <w:t>πορείτε να δείτε</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> εδώ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76519ACB" w14:textId="77777777" w:rsidR="003D2F2E" w:rsidRDefault="003D2F2E" w:rsidP="00E40CEA">
+    <w:p w14:paraId="33AC643E" w14:textId="4D332D9C" w:rsidR="005E532A" w:rsidRPr="00E95F13" w:rsidRDefault="00E95F13" w:rsidP="00E40CEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="003D2F2E">
+        <w:r w:rsidRPr="00E95F13">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-            <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://www.youtube.com/playlist?list=PLS4KKIVIQwz_8B06yZFGvbh3ErtWzlSvG</w:t>
+          <w:t>https://youtu.be/1doXhZ8Q2CQ?si=GYDXBsZAeJ4GDIgS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003D2F2E">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E95F13">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AC643E" w14:textId="77777777" w:rsidR="005E532A" w:rsidRPr="003D2F2E" w:rsidRDefault="005E532A" w:rsidP="00E40CEA">
+    <w:p w14:paraId="53B0F334" w14:textId="77777777" w:rsidR="00E95F13" w:rsidRPr="003D2F2E" w:rsidRDefault="00E95F13" w:rsidP="00E40CEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="778E7A28" w14:textId="77777777" w:rsidR="00E40CEA" w:rsidRPr="00E40CEA" w:rsidRDefault="00E40CEA" w:rsidP="00E40CEA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40CEA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2091,50 +2413,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B238B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B238B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="202124"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Για το POSTER:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B238B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">1. Το αρχείο πρέπει να έχει μορφή </w:t>
       </w:r>
       <w:r w:rsidRPr="00B238B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="202124"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PDF</w:t>
       </w:r>
@@ -2300,73 +2623,51 @@
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B238B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Προφανώς θα τα ανεβάσει 1 μέλος την ομάδας σας και μόνο.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B238B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">2. Ανεβάστε τα παραπάνω αρχεία σας μόνο στο </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">2. Ανεβάστε τα παραπάνω αρχεία σας μόνο στο site: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00745014" w:rsidRPr="00745014">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:spacing w:val="5"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://wetransfer.com/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="59D28206" w14:textId="77777777" w:rsidR="00E40CEA" w:rsidRPr="004B3870" w:rsidRDefault="00B238B6" w:rsidP="00E40CEA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2407,90 +2708,80 @@
       </w:r>
       <w:r w:rsidR="00E40CEA" w:rsidRPr="004B3870">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E40CEA" w:rsidRPr="00B238B6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>οδηγίες</w:t>
       </w:r>
       <w:r w:rsidR="00E40CEA" w:rsidRPr="004B3870">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD30242" w14:textId="77777777" w:rsidR="005E49F0" w:rsidRDefault="00E40CEA" w:rsidP="00C42B8B">
+    <w:p w14:paraId="7BD30242" w14:textId="6945F8C1" w:rsidR="005E49F0" w:rsidRDefault="00E40CEA" w:rsidP="00C42B8B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00723D97">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ΦΟΡΜΑ ΥΠΟΒΟΛΗΣ POSTER-SPOT</w:t>
+      </w:r>
+      <w:r w:rsidR="00C42B8B">
+        <w:br/>
+      </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00723D97" w:rsidRPr="00AF08F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ΦΟΡΜΑ ΥΠΟΒΟΛΗΣ POSTER-SPOT</w:t>
+          <w:t>https://forms.gle/FLtANrPDXTtGNqwj9</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C42B8B">
-[...21 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00723D97">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3C660A4D" w14:textId="1A865CC1" w:rsidR="00D953A0" w:rsidRPr="00D953A0" w:rsidRDefault="0042403F" w:rsidP="00D953A0">
+    <w:p w14:paraId="3C660A4D" w14:textId="00CA0245" w:rsidR="00D953A0" w:rsidRPr="00D953A0" w:rsidRDefault="0042403F" w:rsidP="00D953A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="243" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D953A0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
@@ -2545,112 +2836,76 @@
         <w:t xml:space="preserve"> όσο και το </w:t>
       </w:r>
       <w:r w:rsidRPr="00D953A0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SPOT</w:t>
       </w:r>
       <w:r w:rsidRPr="00D953A0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> θα πρέπει να υποβληθούν μέχρι τις </w:t>
       </w:r>
-      <w:r w:rsidR="00745014" w:rsidRPr="00D953A0">
+      <w:r w:rsidR="009A7B2E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0044451E" w:rsidRPr="0044451E">
+        <w:t>12:00 το μεσημέρι της Δευτέρας</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45CCA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560D0BC6" w14:textId="214703B5" w:rsidR="0042403F" w:rsidRPr="00D953A0" w:rsidRDefault="00745014" w:rsidP="00D953A0">
+    <w:p w14:paraId="4D897C00" w14:textId="54E26B28" w:rsidR="00B238B6" w:rsidRPr="00E95F13" w:rsidRDefault="00745014" w:rsidP="00E95F13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="243" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D953A0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2682,101 +2937,115 @@
         <w:t xml:space="preserve"> και </w:t>
       </w:r>
       <w:r w:rsidRPr="00D953A0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>poster</w:t>
       </w:r>
       <w:r w:rsidRPr="00D953A0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> υποβληθούν μετά θα βαθμολογηθούν με 0. </w:t>
+        <w:t xml:space="preserve"> υποβληθούν μετά</w:t>
+      </w:r>
+      <w:r w:rsidR="008A59CB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D953A0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> θα βαθμολογηθούν με 0. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D897C00" w14:textId="77777777" w:rsidR="00B238B6" w:rsidRPr="00E40CEA" w:rsidRDefault="00B238B6" w:rsidP="00B238B6">
-[...10 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+    <w:sectPr w:rsidR="00B238B6" w:rsidRPr="00E95F13" w:rsidSect="00C47071">
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="630" w:right="1274" w:bottom="1418" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3D2D7A39" w14:textId="77777777" w:rsidR="005C461D" w:rsidRDefault="005C461D" w:rsidP="003D2F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="41DBFB24" w14:textId="77777777" w:rsidR="005C461D" w:rsidRDefault="005C461D" w:rsidP="003D2F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2786,51 +3055,51 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1886830285"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="015E96BC" w14:textId="77777777" w:rsidR="003D2F2E" w:rsidRDefault="00A964EC">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="003D2F2E">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -2839,76 +3108,76 @@
         </w:r>
         <w:r w:rsidR="00745014">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="24C96904" w14:textId="77777777" w:rsidR="003D2F2E" w:rsidRDefault="003D2F2E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7E7C8026" w14:textId="77777777" w:rsidR="005C461D" w:rsidRDefault="005C461D" w:rsidP="003D2F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7219C1BF" w14:textId="77777777" w:rsidR="005C461D" w:rsidRDefault="005C461D" w:rsidP="003D2F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C531083"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B88336A"/>
     <w:lvl w:ilvl="0" w:tplc="04080001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4269,168 +4538,182 @@
   <w:num w:numId="7" w16cid:durableId="766970116">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="505824257">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1990209065">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2139906486">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1263369823">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="63837012">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="820386692">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00603D85"/>
     <w:rsid w:val="00036AC9"/>
     <w:rsid w:val="00066AA7"/>
     <w:rsid w:val="00082BD1"/>
     <w:rsid w:val="000E6F16"/>
     <w:rsid w:val="00143CDE"/>
+    <w:rsid w:val="001A6038"/>
     <w:rsid w:val="001C375E"/>
     <w:rsid w:val="002A2E7F"/>
     <w:rsid w:val="002E3C34"/>
     <w:rsid w:val="00382243"/>
     <w:rsid w:val="003D2F2E"/>
     <w:rsid w:val="003D4420"/>
     <w:rsid w:val="003F06A6"/>
     <w:rsid w:val="0042403F"/>
     <w:rsid w:val="004406BA"/>
     <w:rsid w:val="0044451E"/>
+    <w:rsid w:val="00483394"/>
+    <w:rsid w:val="004A1514"/>
     <w:rsid w:val="004B3870"/>
     <w:rsid w:val="004D43CF"/>
+    <w:rsid w:val="00533A87"/>
     <w:rsid w:val="005426B9"/>
     <w:rsid w:val="00583821"/>
+    <w:rsid w:val="005A3D1D"/>
     <w:rsid w:val="005A7493"/>
     <w:rsid w:val="005C04D2"/>
     <w:rsid w:val="005C461D"/>
     <w:rsid w:val="005E49F0"/>
     <w:rsid w:val="005E532A"/>
     <w:rsid w:val="005F40C2"/>
     <w:rsid w:val="005F4FC8"/>
     <w:rsid w:val="00603D85"/>
     <w:rsid w:val="006933C2"/>
     <w:rsid w:val="006B579B"/>
     <w:rsid w:val="006F0E40"/>
+    <w:rsid w:val="00723D97"/>
     <w:rsid w:val="00745014"/>
     <w:rsid w:val="007E6FF4"/>
     <w:rsid w:val="008109F0"/>
     <w:rsid w:val="00840CB5"/>
     <w:rsid w:val="008956D3"/>
     <w:rsid w:val="008A2E8C"/>
+    <w:rsid w:val="008A59CB"/>
     <w:rsid w:val="008C7C83"/>
     <w:rsid w:val="008D55E2"/>
     <w:rsid w:val="008F1CF7"/>
     <w:rsid w:val="00937856"/>
+    <w:rsid w:val="009A7B2E"/>
     <w:rsid w:val="009E51CE"/>
     <w:rsid w:val="00A22F24"/>
     <w:rsid w:val="00A964EC"/>
     <w:rsid w:val="00B238B6"/>
     <w:rsid w:val="00B317CE"/>
     <w:rsid w:val="00BA383A"/>
     <w:rsid w:val="00BF2277"/>
     <w:rsid w:val="00C0724E"/>
     <w:rsid w:val="00C42B8B"/>
+    <w:rsid w:val="00C45CCA"/>
     <w:rsid w:val="00C47071"/>
     <w:rsid w:val="00C62F4B"/>
     <w:rsid w:val="00C8772B"/>
     <w:rsid w:val="00CA2C0A"/>
     <w:rsid w:val="00CA650B"/>
     <w:rsid w:val="00CC4350"/>
     <w:rsid w:val="00D0635F"/>
     <w:rsid w:val="00D86BB7"/>
     <w:rsid w:val="00D953A0"/>
     <w:rsid w:val="00DF4DAD"/>
     <w:rsid w:val="00E40CEA"/>
+    <w:rsid w:val="00E95F13"/>
     <w:rsid w:val="00EB0F91"/>
     <w:rsid w:val="00EB1878"/>
     <w:rsid w:val="00ED48B0"/>
     <w:rsid w:val="00EE60F4"/>
     <w:rsid w:val="00EF6E1B"/>
     <w:rsid w:val="00F61231"/>
     <w:rsid w:val="00F81B8E"/>
     <w:rsid w:val="00FB264F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="el-GR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1464A831"/>
   <w15:docId w15:val="{C60E76A4-E36C-4D2F-9857-E1D3285E12BD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="el-GR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4980,104 +5263,116 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003D2F2E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D2F2E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003D2F2E"/>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E95F13"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2011710958">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="287323392">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1591232176">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.gle/rmdZkr224CHc4pm66" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetransfer.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLS4KKIVIQwz_8B06yZFGvbh3ErtWzlSvG" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.gle/rmdZkr224CHc4pm66" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.gle/FLtANrPDXTtGNqwj9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetransfer.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/1doXhZ8Q2CQ?si=GYDXBsZAeJ4GDIgS" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Θέμα του Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5301,77 +5596,77 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2909</Characters>
+  <Pages>3</Pages>
+  <Words>521</Words>
+  <Characters>2972</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Τίτλος</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3413</CharactersWithSpaces>
+  <CharactersWithSpaces>3487</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Efthymia Chrysanthidou</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>